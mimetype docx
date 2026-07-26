--- v0 (2026-03-19)
+++ v1 (2026-07-26)
@@ -1,94 +1,129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D6278CE" w14:textId="77777777" w:rsidR="00997669" w:rsidRDefault="00997669">
+    <w:p w14:paraId="1D6278CE" w14:textId="3686AE1A" w:rsidR="00997669" w:rsidRDefault="00997669">
       <w:r>
         <w:t xml:space="preserve">Our </w:t>
       </w:r>
       <w:r w:rsidRPr="00997669">
         <w:t xml:space="preserve">newsletter is mailed at no cost to all the residents of Union and Appleton because we want you </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D8328F" w:rsidRPr="00997669">
+        <w:t>to be involved</w:t>
+      </w:r>
       <w:r w:rsidRPr="00997669">
         <w:t xml:space="preserve"> in our local history and events, so if you are not a member of the Union Historical Society this is a good time to join </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1F299F" w14:textId="499C4F4E" w:rsidR="00997669" w:rsidRPr="00997669" w:rsidRDefault="00997669" w:rsidP="00997669">
+    <w:p w14:paraId="3F1F299F" w14:textId="4583C2EE" w:rsidR="00997669" w:rsidRDefault="00997669" w:rsidP="00997669">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997669">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>$10 Individual Member</w:t>
       </w:r>
+      <w:r w:rsidR="00EE14BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/per year</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1156CA51" w14:textId="0C9B40ED" w:rsidR="00997669" w:rsidRPr="00997669" w:rsidRDefault="00997669" w:rsidP="00997669">
+    <w:p w14:paraId="48C6D897" w14:textId="4828E46A" w:rsidR="00EE14BB" w:rsidRPr="00997669" w:rsidRDefault="00EE14BB" w:rsidP="00997669">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">$15 Family </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8328F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Member (2 people)/per year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1156CA51" w14:textId="00A93610" w:rsidR="00997669" w:rsidRPr="00997669" w:rsidRDefault="00997669" w:rsidP="00997669">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997669">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>$25 Business Member</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8328F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/per year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="401B6590" w14:textId="3B16728E" w:rsidR="00997669" w:rsidRPr="00997669" w:rsidRDefault="00997669" w:rsidP="00997669">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997669">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>$100 Lifetime Member</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D778746" w14:textId="77777777" w:rsidR="00997669" w:rsidRDefault="00997669">
       <w:r w:rsidRPr="00997669">
         <w:t xml:space="preserve">Joining or renewing your membership shows your dedication to preserving and sharing the Town of Union’s history. Your support helps to maintain the Robbins House and the Old Town House, provide programming, and allows us to have a curator. I would like to support the Union Historical Society with a donation of $_____________. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF7E53E" w14:textId="77777777" w:rsidR="00997669" w:rsidRDefault="00997669">
       <w:r w:rsidRPr="00997669">
@@ -167,52 +202,55 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00997669"/>
     <w:rsid w:val="00431B5D"/>
+    <w:rsid w:val="004C2C01"/>
     <w:rsid w:val="00997669"/>
     <w:rsid w:val="00D34336"/>
+    <w:rsid w:val="00D8328F"/>
+    <w:rsid w:val="00EE14BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0FADD2BC"/>
@@ -1450,54 +1488,54 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>252</Words>
-  <Characters>1442</Characters>
+  <Words>262</Words>
+  <Characters>1494</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1691</CharactersWithSpaces>
+  <CharactersWithSpaces>1753</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tracy Weed</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>